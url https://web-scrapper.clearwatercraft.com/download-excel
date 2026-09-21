--- v0 (2026-07-24)
+++ v1 (2026-09-21)
@@ -8,302 +8,1631 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Shariah Screener" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="600" uniqueCount="527">
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Added</t>
   </si>
   <si>
     <t>CMP</t>
   </si>
   <si>
     <t>Market Cap</t>
   </si>
   <si>
     <t>P/E</t>
   </si>
   <si>
     <t>NP Qtr</t>
   </si>
   <si>
     <t>Sales Qtr</t>
   </si>
   <si>
     <t>5Yrs PE</t>
   </si>
   <si>
     <t>Sharia</t>
   </si>
   <si>
+    <t>GARUDA</t>
+  </si>
+  <si>
+    <t>Garuda Cons</t>
+  </si>
+  <si>
+    <t>2026-09-21T11:45:02.351Z</t>
+  </si>
+  <si>
+    <t>176.77</t>
+  </si>
+  <si>
+    <t>1642.17</t>
+  </si>
+  <si>
+    <t>12.07</t>
+  </si>
+  <si>
+    <t>41.56</t>
+  </si>
+  <si>
+    <t>175.38</t>
+  </si>
+  <si>
+    <t>20.86</t>
+  </si>
+  <si>
+    <t>COMPLIANT</t>
+  </si>
+  <si>
+    <t>INNOVACAP</t>
+  </si>
+  <si>
+    <t>Innova Captab</t>
+  </si>
+  <si>
+    <t>1198.30</t>
+  </si>
+  <si>
+    <t>6851.75</t>
+  </si>
+  <si>
+    <t>44.48</t>
+  </si>
+  <si>
+    <t>44.13</t>
+  </si>
+  <si>
+    <t>470.85</t>
+  </si>
+  <si>
+    <t>38.01</t>
+  </si>
+  <si>
+    <t>SURAKSHA</t>
+  </si>
+  <si>
+    <t>Suraksha Diagno.</t>
+  </si>
+  <si>
+    <t>349.10</t>
+  </si>
+  <si>
+    <t>1813.00</t>
+  </si>
+  <si>
+    <t>50.64</t>
+  </si>
+  <si>
+    <t>12.85</t>
+  </si>
+  <si>
+    <t>87.65</t>
+  </si>
+  <si>
+    <t>43.93</t>
+  </si>
+  <si>
+    <t>GULFOILLUB</t>
+  </si>
+  <si>
+    <t>Gulf Oil Lubric.</t>
+  </si>
+  <si>
+    <t>2026-09-21T11:34:47.503Z</t>
+  </si>
+  <si>
+    <t>1058.40</t>
+  </si>
+  <si>
+    <t>5252.57</t>
+  </si>
+  <si>
+    <t>13.22</t>
+  </si>
+  <si>
+    <t>127.52</t>
+  </si>
+  <si>
+    <t>1320.36</t>
+  </si>
+  <si>
+    <t>13.69</t>
+  </si>
+  <si>
+    <t>MANAKCOAT</t>
+  </si>
+  <si>
+    <t>Manaksia Coated</t>
+  </si>
+  <si>
+    <t>135.19</t>
+  </si>
+  <si>
+    <t>1440.70</t>
+  </si>
+  <si>
+    <t>35.33</t>
+  </si>
+  <si>
+    <t>14.10</t>
+  </si>
+  <si>
+    <t>262.14</t>
+  </si>
+  <si>
+    <t>30.32</t>
+  </si>
+  <si>
+    <t>FDC</t>
+  </si>
+  <si>
+    <t>2026-09-21T11:14:18.947Z</t>
+  </si>
+  <si>
+    <t>362.40</t>
+  </si>
+  <si>
+    <t>5892.72</t>
+  </si>
+  <si>
+    <t>19.14</t>
+  </si>
+  <si>
+    <t>132.49</t>
+  </si>
+  <si>
+    <t>667.69</t>
+  </si>
+  <si>
+    <t>25.64</t>
+  </si>
+  <si>
+    <t>KINGFA</t>
+  </si>
+  <si>
+    <t>Kingfa Science</t>
+  </si>
+  <si>
+    <t>6062.00</t>
+  </si>
+  <si>
+    <t>8247.32</t>
+  </si>
+  <si>
+    <t>36.55</t>
+  </si>
+  <si>
+    <t>80.21</t>
+  </si>
+  <si>
+    <t>688.57</t>
+  </si>
+  <si>
+    <t>31.86</t>
+  </si>
+  <si>
+    <t>AVTNPL</t>
+  </si>
+  <si>
+    <t>AVT Natural Prod</t>
+  </si>
+  <si>
+    <t>2026-09-21T11:09:11.251Z</t>
+  </si>
+  <si>
+    <t>90.04</t>
+  </si>
+  <si>
+    <t>1366.68</t>
+  </si>
+  <si>
+    <t>16.31</t>
+  </si>
+  <si>
+    <t>31.10</t>
+  </si>
+  <si>
+    <t>241.21</t>
+  </si>
+  <si>
+    <t>20.32</t>
+  </si>
+  <si>
+    <t>VENUSPIPES</t>
+  </si>
+  <si>
+    <t>Venus Pipes</t>
+  </si>
+  <si>
+    <t>2026-09-21T07:03:20.228Z</t>
+  </si>
+  <si>
+    <t>2231.20</t>
+  </si>
+  <si>
+    <t>4619.14</t>
+  </si>
+  <si>
+    <t>44.44</t>
+  </si>
+  <si>
+    <t>26.41</t>
+  </si>
+  <si>
+    <t>320.54</t>
+  </si>
+  <si>
+    <t>34.85</t>
+  </si>
+  <si>
+    <t>COMSYN</t>
+  </si>
+  <si>
+    <t>Commerl. Synbags</t>
+  </si>
+  <si>
+    <t>2026-09-21T05:00:26.632Z</t>
+  </si>
+  <si>
+    <t>304.10</t>
+  </si>
+  <si>
+    <t>1273.68</t>
+  </si>
+  <si>
+    <t>40.33</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>108.30</t>
+  </si>
+  <si>
+    <t>31.65</t>
+  </si>
+  <si>
+    <t>GKENERGY</t>
+  </si>
+  <si>
+    <t>GK Energy</t>
+  </si>
+  <si>
+    <t>2026-09-18T11:49:03.028Z</t>
+  </si>
+  <si>
+    <t>126.59</t>
+  </si>
+  <si>
+    <t>2566.82</t>
+  </si>
+  <si>
+    <t>11.46</t>
+  </si>
+  <si>
+    <t>59.67</t>
+  </si>
+  <si>
+    <t>505.19</t>
+  </si>
+  <si>
+    <t>13.11</t>
+  </si>
+  <si>
+    <t>CENTURYPLY</t>
+  </si>
+  <si>
+    <t>Century Plyboard</t>
+  </si>
+  <si>
+    <t>2026-09-18T11:08:06.393Z</t>
+  </si>
+  <si>
+    <t>703.35</t>
+  </si>
+  <si>
+    <t>15621.13</t>
+  </si>
+  <si>
+    <t>52.66</t>
+  </si>
+  <si>
+    <t>83.30</t>
+  </si>
+  <si>
+    <t>1561.38</t>
+  </si>
+  <si>
+    <t>47.93</t>
+  </si>
+  <si>
+    <t>PITTIENG</t>
+  </si>
+  <si>
+    <t>Pitti Engg.</t>
+  </si>
+  <si>
+    <t>2026-09-18T05:56:15.673Z</t>
+  </si>
+  <si>
+    <t>1134.40</t>
+  </si>
+  <si>
+    <t>4276.09</t>
+  </si>
+  <si>
+    <t>34.37</t>
+  </si>
+  <si>
+    <t>29.50</t>
+  </si>
+  <si>
+    <t>529.09</t>
+  </si>
+  <si>
+    <t>26.93</t>
+  </si>
+  <si>
+    <t>APCOTEXIND</t>
+  </si>
+  <si>
+    <t>Apcotex Industri</t>
+  </si>
+  <si>
+    <t>2026-09-18T03:58:34.924Z</t>
+  </si>
+  <si>
+    <t>608.70</t>
+  </si>
+  <si>
+    <t>3154.24</t>
+  </si>
+  <si>
+    <t>19.59</t>
+  </si>
+  <si>
+    <t>78.94</t>
+  </si>
+  <si>
+    <t>525.63</t>
+  </si>
+  <si>
+    <t>30.08</t>
+  </si>
+  <si>
     <t>RAJRATAN</t>
   </si>
   <si>
     <t>Rajratan Global</t>
   </si>
   <si>
-    <t>2026-07-24T09:21:49.339Z</t>
-[...8 lines deleted...]
-    <t>35.39</t>
+    <t>2026-09-15T11:21:16.318Z</t>
+  </si>
+  <si>
+    <t>452.75</t>
+  </si>
+  <si>
+    <t>2294.10</t>
+  </si>
+  <si>
+    <t>28.81</t>
   </si>
   <si>
     <t>22.96</t>
   </si>
   <si>
     <t>318.35</t>
   </si>
   <si>
-    <t>35.12</t>
-[...2 lines deleted...]
-    <t>COMPLIANT</t>
+    <t>35.11</t>
+  </si>
+  <si>
+    <t>NETWEB</t>
+  </si>
+  <si>
+    <t>Netweb Technol.</t>
+  </si>
+  <si>
+    <t>2026-09-15T03:55:45.894Z</t>
+  </si>
+  <si>
+    <t>4718.00</t>
+  </si>
+  <si>
+    <t>28040.14</t>
+  </si>
+  <si>
+    <t>107.58</t>
+  </si>
+  <si>
+    <t>85.32</t>
+  </si>
+  <si>
+    <t>819.69</t>
+  </si>
+  <si>
+    <t>140.19</t>
+  </si>
+  <si>
+    <t>INDRAMEDCO</t>
+  </si>
+  <si>
+    <t>Indrapr.Medical</t>
+  </si>
+  <si>
+    <t>2026-09-11T11:15:59.974Z</t>
+  </si>
+  <si>
+    <t>365.95</t>
+  </si>
+  <si>
+    <t>3355.23</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>55.85</t>
+  </si>
+  <si>
+    <t>406.15</t>
+  </si>
+  <si>
+    <t>17.32</t>
+  </si>
+  <si>
+    <t>KENNAMET</t>
+  </si>
+  <si>
+    <t>Kennametal India</t>
+  </si>
+  <si>
+    <t>2026-09-11T03:54:55.376Z</t>
+  </si>
+  <si>
+    <t>4348.30</t>
+  </si>
+  <si>
+    <t>9561.82</t>
+  </si>
+  <si>
+    <t>48.78</t>
+  </si>
+  <si>
+    <t>88.80</t>
+  </si>
+  <si>
+    <t>477.60</t>
+  </si>
+  <si>
+    <t>48.27</t>
+  </si>
+  <si>
+    <t>GALAXYSURF</t>
+  </si>
+  <si>
+    <t>Galaxy Surfact.</t>
+  </si>
+  <si>
+    <t>2026-09-08T11:38:33.393Z</t>
+  </si>
+  <si>
+    <t>2188.50</t>
+  </si>
+  <si>
+    <t>7767.69</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t>165.92</t>
+  </si>
+  <si>
+    <t>1781.90</t>
+  </si>
+  <si>
+    <t>27.75</t>
+  </si>
+  <si>
+    <t>BATAINDIA</t>
+  </si>
+  <si>
+    <t>Bata India</t>
+  </si>
+  <si>
+    <t>2026-09-08T11:07:52.949Z</t>
+  </si>
+  <si>
+    <t>635.20</t>
+  </si>
+  <si>
+    <t>8143.65</t>
+  </si>
+  <si>
+    <t>46.85</t>
+  </si>
+  <si>
+    <t>63.98</t>
+  </si>
+  <si>
+    <t>978.95</t>
+  </si>
+  <si>
+    <t>67.43</t>
+  </si>
+  <si>
+    <t>ARTEMISMED</t>
+  </si>
+  <si>
+    <t>Artemis Medicare</t>
+  </si>
+  <si>
+    <t>2026-09-04T11:40:46.313Z</t>
+  </si>
+  <si>
+    <t>339.05</t>
+  </si>
+  <si>
+    <t>5368.17</t>
+  </si>
+  <si>
+    <t>46.51</t>
+  </si>
+  <si>
+    <t>31.05</t>
+  </si>
+  <si>
+    <t>282.01</t>
+  </si>
+  <si>
+    <t>39.09</t>
+  </si>
+  <si>
+    <t>SPLPETRO</t>
+  </si>
+  <si>
+    <t>Supreme Petroch.</t>
+  </si>
+  <si>
+    <t>2026-09-04T11:25:26.281Z</t>
+  </si>
+  <si>
+    <t>865.60</t>
+  </si>
+  <si>
+    <t>16268.40</t>
+  </si>
+  <si>
+    <t>33.19</t>
+  </si>
+  <si>
+    <t>236.33</t>
+  </si>
+  <si>
+    <t>1692.70</t>
+  </si>
+  <si>
+    <t>ANTELOPUS</t>
+  </si>
+  <si>
+    <t>Antelopus Selan</t>
+  </si>
+  <si>
+    <t>2026-09-02T11:25:28.150Z</t>
+  </si>
+  <si>
+    <t>1100.80</t>
+  </si>
+  <si>
+    <t>3886.47</t>
+  </si>
+  <si>
+    <t>27.72</t>
+  </si>
+  <si>
+    <t>54.32</t>
+  </si>
+  <si>
+    <t>131.04</t>
+  </si>
+  <si>
+    <t>25.04</t>
+  </si>
+  <si>
+    <t>UNIPARTS</t>
+  </si>
+  <si>
+    <t>Uniparts India</t>
+  </si>
+  <si>
+    <t>2026-09-02T04:20:32.019Z</t>
+  </si>
+  <si>
+    <t>854.85</t>
+  </si>
+  <si>
+    <t>3856.19</t>
+  </si>
+  <si>
+    <t>21.07</t>
+  </si>
+  <si>
+    <t>56.61</t>
+  </si>
+  <si>
+    <t>347.38</t>
+  </si>
+  <si>
+    <t>BHARTIHEXA</t>
+  </si>
+  <si>
+    <t>Bharti Hexacom</t>
+  </si>
+  <si>
+    <t>2026-09-01T11:43:49.791Z</t>
+  </si>
+  <si>
+    <t>1522.00</t>
+  </si>
+  <si>
+    <t>75974.21</t>
+  </si>
+  <si>
+    <t>41.11</t>
+  </si>
+  <si>
+    <t>482.40</t>
+  </si>
+  <si>
+    <t>2509.90</t>
+  </si>
+  <si>
+    <t>64.97</t>
+  </si>
+  <si>
+    <t>SHAILY</t>
+  </si>
+  <si>
+    <t>Shaily Engineer.</t>
+  </si>
+  <si>
+    <t>2026-08-24T06:29:24.330Z</t>
+  </si>
+  <si>
+    <t>3265.10</t>
+  </si>
+  <si>
+    <t>15021.00</t>
+  </si>
+  <si>
+    <t>84.47</t>
+  </si>
+  <si>
+    <t>52.47</t>
+  </si>
+  <si>
+    <t>274.78</t>
+  </si>
+  <si>
+    <t>72.78</t>
+  </si>
+  <si>
+    <t>HSCL</t>
+  </si>
+  <si>
+    <t>Himadri Special</t>
+  </si>
+  <si>
+    <t>2026-08-19T03:56:11.912Z</t>
+  </si>
+  <si>
+    <t>676.45</t>
+  </si>
+  <si>
+    <t>34187.61</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>228.43</t>
+  </si>
+  <si>
+    <t>1431.88</t>
+  </si>
+  <si>
+    <t>38.18</t>
+  </si>
+  <si>
+    <t>MANORAMA</t>
+  </si>
+  <si>
+    <t>Manorama Indust.</t>
+  </si>
+  <si>
+    <t>2026-08-13T16:41:13.548Z</t>
+  </si>
+  <si>
+    <t>1923.00</t>
+  </si>
+  <si>
+    <t>12131.34</t>
+  </si>
+  <si>
+    <t>45.91</t>
+  </si>
+  <si>
+    <t>81.59</t>
+  </si>
+  <si>
+    <t>403.96</t>
+  </si>
+  <si>
+    <t>62.38</t>
+  </si>
+  <si>
+    <t>HONASA</t>
+  </si>
+  <si>
+    <t>Honasa Consumer</t>
+  </si>
+  <si>
+    <t>2026-08-13T13:22:02.356Z</t>
+  </si>
+  <si>
+    <t>473.60</t>
+  </si>
+  <si>
+    <t>15438.90</t>
+  </si>
+  <si>
+    <t>61.15</t>
+  </si>
+  <si>
+    <t>90.45</t>
+  </si>
+  <si>
+    <t>755.95</t>
+  </si>
+  <si>
+    <t>93.53</t>
+  </si>
+  <si>
+    <t>IPCALAB</t>
+  </si>
+  <si>
+    <t>Ipca Labs.</t>
+  </si>
+  <si>
+    <t>2026-08-13T10:48:54.237Z</t>
+  </si>
+  <si>
+    <t>2008.20</t>
+  </si>
+  <si>
+    <t>50913.41</t>
+  </si>
+  <si>
+    <t>37.07</t>
+  </si>
+  <si>
+    <t>424.27</t>
+  </si>
+  <si>
+    <t>2788.10</t>
+  </si>
+  <si>
+    <t>38.39</t>
+  </si>
+  <si>
+    <t>BALUFORGE</t>
+  </si>
+  <si>
+    <t>Balu Forge</t>
+  </si>
+  <si>
+    <t>2026-08-12T21:32:49.868Z</t>
+  </si>
+  <si>
+    <t>518.65</t>
+  </si>
+  <si>
+    <t>6295.39</t>
+  </si>
+  <si>
+    <t>23.49</t>
+  </si>
+  <si>
+    <t>66.09</t>
+  </si>
+  <si>
+    <t>300.71</t>
+  </si>
+  <si>
+    <t>31.00</t>
+  </si>
+  <si>
+    <t>GPPL</t>
+  </si>
+  <si>
+    <t>Guj Pipavav Port</t>
+  </si>
+  <si>
+    <t>2026-08-12T17:58:32.323Z</t>
+  </si>
+  <si>
+    <t>164.99</t>
+  </si>
+  <si>
+    <t>7963.86</t>
+  </si>
+  <si>
+    <t>14.64</t>
+  </si>
+  <si>
+    <t>147.90</t>
+  </si>
+  <si>
+    <t>331.77</t>
+  </si>
+  <si>
+    <t>19.08</t>
+  </si>
+  <si>
+    <t>PANAMAPET</t>
+  </si>
+  <si>
+    <t>Panama Petrochem</t>
+  </si>
+  <si>
+    <t>2026-08-12T11:20:48.722Z</t>
+  </si>
+  <si>
+    <t>475.15</t>
+  </si>
+  <si>
+    <t>2874.05</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
+    <t>308.91</t>
+  </si>
+  <si>
+    <t>1735.15</t>
+  </si>
+  <si>
+    <t>9.24</t>
+  </si>
+  <si>
+    <t>GUJENERGY</t>
+  </si>
+  <si>
+    <t>Gujarat Energy</t>
+  </si>
+  <si>
+    <t>2026-08-11T16:39:43.409Z</t>
+  </si>
+  <si>
+    <t>238.52</t>
+  </si>
+  <si>
+    <t>22318.47</t>
+  </si>
+  <si>
+    <t>11.41</t>
+  </si>
+  <si>
+    <t>1007.40</t>
+  </si>
+  <si>
+    <t>9544.98</t>
+  </si>
+  <si>
+    <t>21.68</t>
+  </si>
+  <si>
+    <t>JSLL</t>
+  </si>
+  <si>
+    <t>Jeena Sikho</t>
+  </si>
+  <si>
+    <t>2026-08-07T21:34:56.052Z</t>
+  </si>
+  <si>
+    <t>508.10</t>
+  </si>
+  <si>
+    <t>6325.02</t>
+  </si>
+  <si>
+    <t>26.74</t>
+  </si>
+  <si>
+    <t>65.69</t>
+  </si>
+  <si>
+    <t>224.40</t>
+  </si>
+  <si>
+    <t>45.10</t>
+  </si>
+  <si>
+    <t>BLS</t>
+  </si>
+  <si>
+    <t>BLS Internat.</t>
+  </si>
+  <si>
+    <t>2026-08-07T15:54:25.928Z</t>
+  </si>
+  <si>
+    <t>232.54</t>
+  </si>
+  <si>
+    <t>9574.62</t>
+  </si>
+  <si>
+    <t>13.57</t>
+  </si>
+  <si>
+    <t>201.63</t>
+  </si>
+  <si>
+    <t>890.53</t>
+  </si>
+  <si>
+    <t>36.75</t>
+  </si>
+  <si>
+    <t>FINEORG</t>
+  </si>
+  <si>
+    <t>Fine Organic</t>
+  </si>
+  <si>
+    <t>2026-08-07T12:26:04.304Z</t>
+  </si>
+  <si>
+    <t>5149.50</t>
+  </si>
+  <si>
+    <t>15770.46</t>
+  </si>
+  <si>
+    <t>36.00</t>
+  </si>
+  <si>
+    <t>138.14</t>
+  </si>
+  <si>
+    <t>694.17</t>
+  </si>
+  <si>
+    <t>34.69</t>
+  </si>
+  <si>
+    <t>PREMIERENE</t>
+  </si>
+  <si>
+    <t>Premier Energies</t>
+  </si>
+  <si>
+    <t>2026-08-06T15:10:11.818Z</t>
+  </si>
+  <si>
+    <t>919.90</t>
+  </si>
+  <si>
+    <t>41712.76</t>
+  </si>
+  <si>
+    <t>25.05</t>
+  </si>
+  <si>
+    <t>471.92</t>
+  </si>
+  <si>
+    <t>2462.59</t>
+  </si>
+  <si>
+    <t>43.90</t>
+  </si>
+  <si>
+    <t>VARROC</t>
+  </si>
+  <si>
+    <t>Varroc Engineer</t>
+  </si>
+  <si>
+    <t>872.55</t>
+  </si>
+  <si>
+    <t>13318.24</t>
+  </si>
+  <si>
+    <t>46.66</t>
+  </si>
+  <si>
+    <t>77.70</t>
+  </si>
+  <si>
+    <t>2634.24</t>
+  </si>
+  <si>
+    <t>40.93</t>
+  </si>
+  <si>
+    <t>RATEGAIN</t>
+  </si>
+  <si>
+    <t>Rategain Travel</t>
+  </si>
+  <si>
+    <t>2026-08-06T10:51:11.340Z</t>
+  </si>
+  <si>
+    <t>842.30</t>
+  </si>
+  <si>
+    <t>9996.83</t>
+  </si>
+  <si>
+    <t>38.24</t>
+  </si>
+  <si>
+    <t>94.91</t>
+  </si>
+  <si>
+    <t>785.01</t>
+  </si>
+  <si>
+    <t>53.46</t>
+  </si>
+  <si>
+    <t>TRENT</t>
+  </si>
+  <si>
+    <t>Trent</t>
+  </si>
+  <si>
+    <t>2815.50</t>
+  </si>
+  <si>
+    <t>152614.79</t>
+  </si>
+  <si>
+    <t>83.46</t>
+  </si>
+  <si>
+    <t>518.07</t>
+  </si>
+  <si>
+    <t>5754.71</t>
+  </si>
+  <si>
+    <t>147.51</t>
+  </si>
+  <si>
+    <t>ASKAUTOLTD</t>
+  </si>
+  <si>
+    <t>ASK Automotive</t>
+  </si>
+  <si>
+    <t>2026-08-04T15:51:54.606Z</t>
+  </si>
+  <si>
+    <t>655.10</t>
+  </si>
+  <si>
+    <t>12930.57</t>
+  </si>
+  <si>
+    <t>40.87</t>
+  </si>
+  <si>
+    <t>85.12</t>
+  </si>
+  <si>
+    <t>1358.11</t>
+  </si>
+  <si>
+    <t>38.56</t>
+  </si>
+  <si>
+    <t>ALKYLAMINE</t>
+  </si>
+  <si>
+    <t>Alkyl Amines</t>
+  </si>
+  <si>
+    <t>2026-08-04T10:43:02.098Z</t>
+  </si>
+  <si>
+    <t>1867.90</t>
+  </si>
+  <si>
+    <t>9541.68</t>
+  </si>
+  <si>
+    <t>42.37</t>
+  </si>
+  <si>
+    <t>94.63</t>
+  </si>
+  <si>
+    <t>528.01</t>
+  </si>
+  <si>
+    <t>58.35</t>
+  </si>
+  <si>
+    <t>SAMBHV</t>
+  </si>
+  <si>
+    <t>Sambhv Steel</t>
+  </si>
+  <si>
+    <t>2026-08-03T18:13:25.941Z</t>
+  </si>
+  <si>
+    <t>155.13</t>
+  </si>
+  <si>
+    <t>4556.42</t>
+  </si>
+  <si>
+    <t>27.37</t>
+  </si>
+  <si>
+    <t>732.17</t>
+  </si>
+  <si>
+    <t>28.27</t>
+  </si>
+  <si>
+    <t>ESCORTS</t>
+  </si>
+  <si>
+    <t>Escorts Kubota</t>
+  </si>
+  <si>
+    <t>2026-08-03T10:48:02.566Z</t>
+  </si>
+  <si>
+    <t>2819.80</t>
+  </si>
+  <si>
+    <t>31585.66</t>
+  </si>
+  <si>
+    <t>22.19</t>
+  </si>
+  <si>
+    <t>385.93</t>
+  </si>
+  <si>
+    <t>3207.55</t>
+  </si>
+  <si>
+    <t>35.00</t>
+  </si>
+  <si>
+    <t>CLEAN</t>
+  </si>
+  <si>
+    <t>Clean Science</t>
+  </si>
+  <si>
+    <t>2026-08-01T09:28:56.492Z</t>
+  </si>
+  <si>
+    <t>834.90</t>
+  </si>
+  <si>
+    <t>8883.56</t>
+  </si>
+  <si>
+    <t>38.14</t>
+  </si>
+  <si>
+    <t>73.35</t>
+  </si>
+  <si>
+    <t>268.43</t>
+  </si>
+  <si>
+    <t>56.31</t>
+  </si>
+  <si>
+    <t>NATIONALUM</t>
+  </si>
+  <si>
+    <t>Natl. Aluminium</t>
+  </si>
+  <si>
+    <t>2026-08-01T04:00:27.435Z</t>
+  </si>
+  <si>
+    <t>352.50</t>
+  </si>
+  <si>
+    <t>63562.50</t>
+  </si>
+  <si>
+    <t>9.42</t>
+  </si>
+  <si>
+    <t>2003.14</t>
+  </si>
+  <si>
+    <t>5302.38</t>
+  </si>
+  <si>
+    <t>10.17</t>
+  </si>
+  <si>
+    <t>GLENMARK</t>
+  </si>
+  <si>
+    <t>Glenmark Pharma.</t>
+  </si>
+  <si>
+    <t>2026-07-31T14:47:23.393Z</t>
+  </si>
+  <si>
+    <t>2450.00</t>
+  </si>
+  <si>
+    <t>71103.19</t>
+  </si>
+  <si>
+    <t>22.78</t>
+  </si>
+  <si>
+    <t>482.82</t>
+  </si>
+  <si>
+    <t>4018.48</t>
+  </si>
+  <si>
+    <t>21.27</t>
+  </si>
+  <si>
+    <t>DIXON</t>
+  </si>
+  <si>
+    <t>Dixon Technolog.</t>
+  </si>
+  <si>
+    <t>2026-07-31T12:41:07.267Z</t>
+  </si>
+  <si>
+    <t>13350.00</t>
+  </si>
+  <si>
+    <t>81070.52</t>
+  </si>
+  <si>
+    <t>43.19</t>
+  </si>
+  <si>
+    <t>717.83</t>
+  </si>
+  <si>
+    <t>15547.66</t>
+  </si>
+  <si>
+    <t>115.81</t>
+  </si>
+  <si>
+    <t>ADANIPORTS</t>
+  </si>
+  <si>
+    <t>Adani Ports</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:39:22.958Z</t>
+  </si>
+  <si>
+    <t>1787.10</t>
+  </si>
+  <si>
+    <t>416998.74</t>
+  </si>
+  <si>
+    <t>31.38</t>
+  </si>
+  <si>
+    <t>3649.50</t>
+  </si>
+  <si>
+    <t>10820.80</t>
+  </si>
+  <si>
+    <t>27.51</t>
+  </si>
+  <si>
+    <t>DEEPINDS</t>
+  </si>
+  <si>
+    <t>Deep Industries</t>
+  </si>
+  <si>
+    <t>2026-07-28T09:35:45.436Z</t>
+  </si>
+  <si>
+    <t>726.30</t>
+  </si>
+  <si>
+    <t>4640.21</t>
+  </si>
+  <si>
+    <t>11.19</t>
+  </si>
+  <si>
+    <t>89.14</t>
+  </si>
+  <si>
+    <t>278.92</t>
+  </si>
+  <si>
+    <t>15.32</t>
+  </si>
+  <si>
+    <t>GRAVITA</t>
+  </si>
+  <si>
+    <t>Gravita India</t>
+  </si>
+  <si>
+    <t>2026-07-27T12:44:40.272Z</t>
+  </si>
+  <si>
+    <t>1580.00</t>
+  </si>
+  <si>
+    <t>11661.37</t>
+  </si>
+  <si>
+    <t>29.75</t>
+  </si>
+  <si>
+    <t>106.37</t>
+  </si>
+  <si>
+    <t>1475.06</t>
+  </si>
+  <si>
+    <t>30.24</t>
+  </si>
+  <si>
+    <t>RRKABEL</t>
+  </si>
+  <si>
+    <t>R R Kabel</t>
+  </si>
+  <si>
+    <t>2026-07-27T11:29:20.455Z</t>
+  </si>
+  <si>
+    <t>2411.70</t>
+  </si>
+  <si>
+    <t>27281.00</t>
+  </si>
+  <si>
+    <t>44.61</t>
+  </si>
+  <si>
+    <t>205.20</t>
+  </si>
+  <si>
+    <t>3168.20</t>
+  </si>
+  <si>
+    <t>49.51</t>
+  </si>
+  <si>
+    <t>LODHA</t>
+  </si>
+  <si>
+    <t>Lodha Developers</t>
+  </si>
+  <si>
+    <t>2026-07-24T14:53:07.226Z</t>
+  </si>
+  <si>
+    <t>1138.00</t>
+  </si>
+  <si>
+    <t>116743.11</t>
+  </si>
+  <si>
+    <t>28.30</t>
+  </si>
+  <si>
+    <t>1373.10</t>
+  </si>
+  <si>
+    <t>4996.70</t>
+  </si>
+  <si>
+    <t>45.24</t>
   </si>
   <si>
     <t>GANDHAR</t>
   </si>
   <si>
     <t>Gandhar Oil Ref.</t>
   </si>
   <si>
     <t>2026-07-24T08:11:33.985Z</t>
   </si>
   <si>
-    <t>281.00</t>
-[...5 lines deleted...]
-    <t>9.07</t>
+    <t>267.65</t>
+  </si>
+  <si>
+    <t>2617.85</t>
+  </si>
+  <si>
+    <t>8.69</t>
   </si>
   <si>
     <t>205.89</t>
   </si>
   <si>
     <t>1731.93</t>
   </si>
   <si>
-    <t>15.16</t>
+    <t>14.95</t>
   </si>
   <si>
     <t>GNA</t>
   </si>
   <si>
     <t>GNA Axles</t>
   </si>
   <si>
-    <t>510.95</t>
-[...5 lines deleted...]
-    <t>16.61</t>
+    <t>564.85</t>
+  </si>
+  <si>
+    <t>2423.86</t>
+  </si>
+  <si>
+    <t>18.33</t>
   </si>
   <si>
     <t>38.27</t>
   </si>
   <si>
     <t>470.44</t>
   </si>
   <si>
-    <t>14.75</t>
-[...47 lines deleted...]
-    <t>20.42</t>
+    <t>14.84</t>
   </si>
   <si>
     <t>RALLIS</t>
   </si>
   <si>
     <t>Rallis India</t>
   </si>
   <si>
-    <t>219.00</t>
-[...5 lines deleted...]
-    <t>18.67</t>
+    <t>202.15</t>
+  </si>
+  <si>
+    <t>3931.19</t>
+  </si>
+  <si>
+    <t>17.21</t>
   </si>
   <si>
     <t>125.00</t>
   </si>
   <si>
     <t>1022.00</t>
   </si>
   <si>
     <t>31.17</t>
   </si>
   <si>
     <t>SRF</t>
   </si>
   <si>
-    <t>2665.45</t>
-[...5 lines deleted...]
-    <t>35.33</t>
+    <t>2540.00</t>
+  </si>
+  <si>
+    <t>73851.34</t>
+  </si>
+  <si>
+    <t>32.96</t>
   </si>
   <si>
     <t>758.87</t>
   </si>
   <si>
     <t>5033.26</t>
   </si>
   <si>
-    <t>46.68</t>
-[...23 lines deleted...]
-    <t>20.68</t>
+    <t>46.67</t>
   </si>
   <si>
     <t>VMM</t>
   </si>
   <si>
     <t>Vishal Mega Mart</t>
   </si>
   <si>
-    <t>108.10</t>
-[...5 lines deleted...]
-    <t>56.81</t>
+    <t>101.65</t>
+  </si>
+  <si>
+    <t>48399.05</t>
+  </si>
+  <si>
+    <t>54.26</t>
   </si>
   <si>
     <t>258.77</t>
   </si>
   <si>
     <t>3727.01</t>
   </si>
   <si>
-    <t>97.79</t>
+    <t>94.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -644,51 +1973,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:J60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="8" width="15" customWidth="1"/>
     <col min="9" max="9" width="12" customWidth="1"/>
     <col min="10" max="10" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -736,295 +2065,1895 @@
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>22</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>23</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>24</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>25</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>26</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
         <v>29</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>30</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>31</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>33</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>34</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
         <v>37</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5" t="s">
         <v>42</v>
       </c>
       <c r="H5" t="s">
         <v>43</v>
       </c>
       <c r="I5" t="s">
         <v>44</v>
       </c>
       <c r="J5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
         <v>50</v>
       </c>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s">
         <v>52</v>
       </c>
       <c r="J6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>55</v>
       </c>
       <c r="E7" t="s">
         <v>56</v>
       </c>
       <c r="F7" t="s">
         <v>57</v>
       </c>
       <c r="G7" t="s">
         <v>58</v>
       </c>
       <c r="H7" t="s">
         <v>59</v>
       </c>
       <c r="I7" t="s">
         <v>60</v>
       </c>
       <c r="J7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>61</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="J9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E10" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="F10" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G10" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I10" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="J10" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D11" t="s">
+        <v>90</v>
+      </c>
+      <c r="E11" t="s">
+        <v>91</v>
+      </c>
+      <c r="F11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G11" t="s">
+        <v>93</v>
+      </c>
+      <c r="H11" t="s">
+        <v>94</v>
+      </c>
+      <c r="I11" t="s">
+        <v>95</v>
+      </c>
+      <c r="J11" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>96</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" t="s">
+        <v>102</v>
+      </c>
+      <c r="H12" t="s">
+        <v>103</v>
+      </c>
+      <c r="I12" t="s">
+        <v>104</v>
+      </c>
+      <c r="J12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D13" t="s">
+        <v>108</v>
+      </c>
+      <c r="E13" t="s">
+        <v>109</v>
+      </c>
+      <c r="F13" t="s">
+        <v>110</v>
+      </c>
+      <c r="G13" t="s">
+        <v>111</v>
+      </c>
+      <c r="H13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" t="s">
+        <v>115</v>
+      </c>
+      <c r="C14" t="s">
+        <v>116</v>
+      </c>
+      <c r="D14" t="s">
+        <v>117</v>
+      </c>
+      <c r="E14" t="s">
+        <v>118</v>
+      </c>
+      <c r="F14" t="s">
+        <v>119</v>
+      </c>
+      <c r="G14" t="s">
+        <v>120</v>
+      </c>
+      <c r="H14" t="s">
+        <v>121</v>
+      </c>
+      <c r="I14" t="s">
+        <v>122</v>
+      </c>
+      <c r="J14" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D15" t="s">
+        <v>126</v>
+      </c>
+      <c r="E15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" t="s">
+        <v>128</v>
+      </c>
+      <c r="G15" t="s">
+        <v>129</v>
+      </c>
+      <c r="H15" t="s">
+        <v>130</v>
+      </c>
+      <c r="I15" t="s">
+        <v>131</v>
+      </c>
+      <c r="J15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16" t="s">
+        <v>133</v>
+      </c>
+      <c r="C16" t="s">
+        <v>134</v>
+      </c>
+      <c r="D16" t="s">
+        <v>135</v>
+      </c>
+      <c r="E16" t="s">
+        <v>136</v>
+      </c>
+      <c r="F16" t="s">
+        <v>137</v>
+      </c>
+      <c r="G16" t="s">
+        <v>138</v>
+      </c>
+      <c r="H16" t="s">
+        <v>139</v>
+      </c>
+      <c r="I16" t="s">
+        <v>140</v>
+      </c>
+      <c r="J16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C17" t="s">
+        <v>143</v>
+      </c>
+      <c r="D17" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" t="s">
+        <v>145</v>
+      </c>
+      <c r="F17" t="s">
+        <v>146</v>
+      </c>
+      <c r="G17" t="s">
+        <v>147</v>
+      </c>
+      <c r="H17" t="s">
+        <v>148</v>
+      </c>
+      <c r="I17" t="s">
+        <v>149</v>
+      </c>
+      <c r="J17" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>150</v>
+      </c>
+      <c r="B18" t="s">
+        <v>151</v>
+      </c>
+      <c r="C18" t="s">
+        <v>152</v>
+      </c>
+      <c r="D18" t="s">
+        <v>153</v>
+      </c>
+      <c r="E18" t="s">
+        <v>154</v>
+      </c>
+      <c r="F18" t="s">
+        <v>155</v>
+      </c>
+      <c r="G18" t="s">
+        <v>156</v>
+      </c>
+      <c r="H18" t="s">
+        <v>157</v>
+      </c>
+      <c r="I18" t="s">
+        <v>158</v>
+      </c>
+      <c r="J18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>159</v>
+      </c>
+      <c r="B19" t="s">
+        <v>160</v>
+      </c>
+      <c r="C19" t="s">
+        <v>161</v>
+      </c>
+      <c r="D19" t="s">
+        <v>162</v>
+      </c>
+      <c r="E19" t="s">
+        <v>163</v>
+      </c>
+      <c r="F19" t="s">
+        <v>164</v>
+      </c>
+      <c r="G19" t="s">
+        <v>165</v>
+      </c>
+      <c r="H19" t="s">
+        <v>166</v>
+      </c>
+      <c r="I19" t="s">
+        <v>167</v>
+      </c>
+      <c r="J19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" t="s">
+        <v>170</v>
+      </c>
+      <c r="D20" t="s">
+        <v>171</v>
+      </c>
+      <c r="E20" t="s">
+        <v>172</v>
+      </c>
+      <c r="F20" t="s">
+        <v>173</v>
+      </c>
+      <c r="G20" t="s">
+        <v>174</v>
+      </c>
+      <c r="H20" t="s">
+        <v>175</v>
+      </c>
+      <c r="I20" t="s">
+        <v>176</v>
+      </c>
+      <c r="J20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C21" t="s">
+        <v>179</v>
+      </c>
+      <c r="D21" t="s">
+        <v>180</v>
+      </c>
+      <c r="E21" t="s">
+        <v>181</v>
+      </c>
+      <c r="F21" t="s">
+        <v>182</v>
+      </c>
+      <c r="G21" t="s">
+        <v>183</v>
+      </c>
+      <c r="H21" t="s">
+        <v>184</v>
+      </c>
+      <c r="I21" t="s">
+        <v>185</v>
+      </c>
+      <c r="J21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C22" t="s">
+        <v>188</v>
+      </c>
+      <c r="D22" t="s">
+        <v>189</v>
+      </c>
+      <c r="E22" t="s">
+        <v>190</v>
+      </c>
+      <c r="F22" t="s">
+        <v>191</v>
+      </c>
+      <c r="G22" t="s">
+        <v>192</v>
+      </c>
+      <c r="H22" t="s">
+        <v>193</v>
+      </c>
+      <c r="I22" t="s">
+        <v>194</v>
+      </c>
+      <c r="J22" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>195</v>
+      </c>
+      <c r="B23" t="s">
+        <v>196</v>
+      </c>
+      <c r="C23" t="s">
+        <v>197</v>
+      </c>
+      <c r="D23" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" t="s">
+        <v>199</v>
+      </c>
+      <c r="F23" t="s">
+        <v>200</v>
+      </c>
+      <c r="G23" t="s">
+        <v>201</v>
+      </c>
+      <c r="H23" t="s">
+        <v>202</v>
+      </c>
+      <c r="I23" t="s">
+        <v>176</v>
+      </c>
+      <c r="J23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B24" t="s">
+        <v>204</v>
+      </c>
+      <c r="C24" t="s">
+        <v>205</v>
+      </c>
+      <c r="D24" t="s">
+        <v>206</v>
+      </c>
+      <c r="E24" t="s">
+        <v>207</v>
+      </c>
+      <c r="F24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G24" t="s">
+        <v>209</v>
+      </c>
+      <c r="H24" t="s">
+        <v>210</v>
+      </c>
+      <c r="I24" t="s">
+        <v>211</v>
+      </c>
+      <c r="J24" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25" t="s">
+        <v>213</v>
+      </c>
+      <c r="C25" t="s">
+        <v>214</v>
+      </c>
+      <c r="D25" t="s">
+        <v>215</v>
+      </c>
+      <c r="E25" t="s">
+        <v>216</v>
+      </c>
+      <c r="F25" t="s">
+        <v>217</v>
+      </c>
+      <c r="G25" t="s">
+        <v>218</v>
+      </c>
+      <c r="H25" t="s">
+        <v>219</v>
+      </c>
+      <c r="I25" t="s">
+        <v>158</v>
+      </c>
+      <c r="J25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B26" t="s">
+        <v>221</v>
+      </c>
+      <c r="C26" t="s">
+        <v>222</v>
+      </c>
+      <c r="D26" t="s">
+        <v>223</v>
+      </c>
+      <c r="E26" t="s">
+        <v>224</v>
+      </c>
+      <c r="F26" t="s">
+        <v>225</v>
+      </c>
+      <c r="G26" t="s">
+        <v>226</v>
+      </c>
+      <c r="H26" t="s">
+        <v>227</v>
+      </c>
+      <c r="I26" t="s">
+        <v>228</v>
+      </c>
+      <c r="J26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>229</v>
+      </c>
+      <c r="B27" t="s">
+        <v>230</v>
+      </c>
+      <c r="C27" t="s">
+        <v>231</v>
+      </c>
+      <c r="D27" t="s">
+        <v>232</v>
+      </c>
+      <c r="E27" t="s">
+        <v>233</v>
+      </c>
+      <c r="F27" t="s">
+        <v>234</v>
+      </c>
+      <c r="G27" t="s">
+        <v>235</v>
+      </c>
+      <c r="H27" t="s">
+        <v>236</v>
+      </c>
+      <c r="I27" t="s">
+        <v>237</v>
+      </c>
+      <c r="J27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>238</v>
+      </c>
+      <c r="B28" t="s">
+        <v>239</v>
+      </c>
+      <c r="C28" t="s">
+        <v>240</v>
+      </c>
+      <c r="D28" t="s">
+        <v>241</v>
+      </c>
+      <c r="E28" t="s">
+        <v>242</v>
+      </c>
+      <c r="F28" t="s">
+        <v>243</v>
+      </c>
+      <c r="G28" t="s">
+        <v>244</v>
+      </c>
+      <c r="H28" t="s">
+        <v>245</v>
+      </c>
+      <c r="I28" t="s">
+        <v>246</v>
+      </c>
+      <c r="J28" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>247</v>
+      </c>
+      <c r="B29" t="s">
+        <v>248</v>
+      </c>
+      <c r="C29" t="s">
+        <v>249</v>
+      </c>
+      <c r="D29" t="s">
+        <v>250</v>
+      </c>
+      <c r="E29" t="s">
+        <v>251</v>
+      </c>
+      <c r="F29" t="s">
+        <v>252</v>
+      </c>
+      <c r="G29" t="s">
+        <v>253</v>
+      </c>
+      <c r="H29" t="s">
+        <v>254</v>
+      </c>
+      <c r="I29" t="s">
+        <v>255</v>
+      </c>
+      <c r="J29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>256</v>
+      </c>
+      <c r="B30" t="s">
+        <v>257</v>
+      </c>
+      <c r="C30" t="s">
+        <v>258</v>
+      </c>
+      <c r="D30" t="s">
+        <v>259</v>
+      </c>
+      <c r="E30" t="s">
+        <v>260</v>
+      </c>
+      <c r="F30" t="s">
+        <v>261</v>
+      </c>
+      <c r="G30" t="s">
+        <v>262</v>
+      </c>
+      <c r="H30" t="s">
+        <v>263</v>
+      </c>
+      <c r="I30" t="s">
+        <v>264</v>
+      </c>
+      <c r="J30" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B31" t="s">
+        <v>266</v>
+      </c>
+      <c r="C31" t="s">
+        <v>267</v>
+      </c>
+      <c r="D31" t="s">
+        <v>268</v>
+      </c>
+      <c r="E31" t="s">
+        <v>269</v>
+      </c>
+      <c r="F31" t="s">
+        <v>270</v>
+      </c>
+      <c r="G31" t="s">
+        <v>271</v>
+      </c>
+      <c r="H31" t="s">
+        <v>272</v>
+      </c>
+      <c r="I31" t="s">
+        <v>273</v>
+      </c>
+      <c r="J31" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>274</v>
+      </c>
+      <c r="B32" t="s">
+        <v>275</v>
+      </c>
+      <c r="C32" t="s">
+        <v>276</v>
+      </c>
+      <c r="D32" t="s">
+        <v>277</v>
+      </c>
+      <c r="E32" t="s">
+        <v>278</v>
+      </c>
+      <c r="F32" t="s">
+        <v>279</v>
+      </c>
+      <c r="G32" t="s">
+        <v>280</v>
+      </c>
+      <c r="H32" t="s">
+        <v>281</v>
+      </c>
+      <c r="I32" t="s">
+        <v>282</v>
+      </c>
+      <c r="J32" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>283</v>
+      </c>
+      <c r="B33" t="s">
+        <v>284</v>
+      </c>
+      <c r="C33" t="s">
+        <v>285</v>
+      </c>
+      <c r="D33" t="s">
+        <v>286</v>
+      </c>
+      <c r="E33" t="s">
+        <v>287</v>
+      </c>
+      <c r="F33" t="s">
+        <v>288</v>
+      </c>
+      <c r="G33" t="s">
+        <v>289</v>
+      </c>
+      <c r="H33" t="s">
+        <v>290</v>
+      </c>
+      <c r="I33" t="s">
+        <v>291</v>
+      </c>
+      <c r="J33" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>292</v>
+      </c>
+      <c r="B34" t="s">
+        <v>293</v>
+      </c>
+      <c r="C34" t="s">
+        <v>294</v>
+      </c>
+      <c r="D34" t="s">
+        <v>295</v>
+      </c>
+      <c r="E34" t="s">
+        <v>296</v>
+      </c>
+      <c r="F34" t="s">
+        <v>297</v>
+      </c>
+      <c r="G34" t="s">
+        <v>298</v>
+      </c>
+      <c r="H34" t="s">
+        <v>299</v>
+      </c>
+      <c r="I34" t="s">
+        <v>300</v>
+      </c>
+      <c r="J34" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>301</v>
+      </c>
+      <c r="B35" t="s">
+        <v>302</v>
+      </c>
+      <c r="C35" t="s">
+        <v>303</v>
+      </c>
+      <c r="D35" t="s">
+        <v>304</v>
+      </c>
+      <c r="E35" t="s">
+        <v>305</v>
+      </c>
+      <c r="F35" t="s">
+        <v>306</v>
+      </c>
+      <c r="G35" t="s">
+        <v>307</v>
+      </c>
+      <c r="H35" t="s">
+        <v>308</v>
+      </c>
+      <c r="I35" t="s">
+        <v>309</v>
+      </c>
+      <c r="J35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>310</v>
+      </c>
+      <c r="B36" t="s">
+        <v>311</v>
+      </c>
+      <c r="C36" t="s">
+        <v>312</v>
+      </c>
+      <c r="D36" t="s">
+        <v>313</v>
+      </c>
+      <c r="E36" t="s">
+        <v>314</v>
+      </c>
+      <c r="F36" t="s">
+        <v>315</v>
+      </c>
+      <c r="G36" t="s">
+        <v>316</v>
+      </c>
+      <c r="H36" t="s">
+        <v>317</v>
+      </c>
+      <c r="I36" t="s">
+        <v>318</v>
+      </c>
+      <c r="J36" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>319</v>
+      </c>
+      <c r="B37" t="s">
+        <v>320</v>
+      </c>
+      <c r="C37" t="s">
+        <v>321</v>
+      </c>
+      <c r="D37" t="s">
+        <v>322</v>
+      </c>
+      <c r="E37" t="s">
+        <v>323</v>
+      </c>
+      <c r="F37" t="s">
+        <v>324</v>
+      </c>
+      <c r="G37" t="s">
+        <v>325</v>
+      </c>
+      <c r="H37" t="s">
+        <v>326</v>
+      </c>
+      <c r="I37" t="s">
+        <v>327</v>
+      </c>
+      <c r="J37" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>328</v>
+      </c>
+      <c r="B38" t="s">
+        <v>329</v>
+      </c>
+      <c r="C38" t="s">
+        <v>330</v>
+      </c>
+      <c r="D38" t="s">
+        <v>331</v>
+      </c>
+      <c r="E38" t="s">
+        <v>332</v>
+      </c>
+      <c r="F38" t="s">
+        <v>333</v>
+      </c>
+      <c r="G38" t="s">
+        <v>334</v>
+      </c>
+      <c r="H38" t="s">
+        <v>335</v>
+      </c>
+      <c r="I38" t="s">
+        <v>336</v>
+      </c>
+      <c r="J38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>337</v>
+      </c>
+      <c r="B39" t="s">
+        <v>338</v>
+      </c>
+      <c r="C39" t="s">
+        <v>339</v>
+      </c>
+      <c r="D39" t="s">
+        <v>340</v>
+      </c>
+      <c r="E39" t="s">
+        <v>341</v>
+      </c>
+      <c r="F39" t="s">
+        <v>342</v>
+      </c>
+      <c r="G39" t="s">
+        <v>343</v>
+      </c>
+      <c r="H39" t="s">
+        <v>344</v>
+      </c>
+      <c r="I39" t="s">
+        <v>345</v>
+      </c>
+      <c r="J39" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>346</v>
+      </c>
+      <c r="B40" t="s">
+        <v>347</v>
+      </c>
+      <c r="C40" t="s">
+        <v>339</v>
+      </c>
+      <c r="D40" t="s">
+        <v>348</v>
+      </c>
+      <c r="E40" t="s">
+        <v>349</v>
+      </c>
+      <c r="F40" t="s">
+        <v>350</v>
+      </c>
+      <c r="G40" t="s">
+        <v>351</v>
+      </c>
+      <c r="H40" t="s">
+        <v>352</v>
+      </c>
+      <c r="I40" t="s">
+        <v>353</v>
+      </c>
+      <c r="J40" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>354</v>
+      </c>
+      <c r="B41" t="s">
+        <v>355</v>
+      </c>
+      <c r="C41" t="s">
+        <v>356</v>
+      </c>
+      <c r="D41" t="s">
+        <v>357</v>
+      </c>
+      <c r="E41" t="s">
+        <v>358</v>
+      </c>
+      <c r="F41" t="s">
+        <v>359</v>
+      </c>
+      <c r="G41" t="s">
+        <v>360</v>
+      </c>
+      <c r="H41" t="s">
+        <v>361</v>
+      </c>
+      <c r="I41" t="s">
+        <v>362</v>
+      </c>
+      <c r="J41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>363</v>
+      </c>
+      <c r="B42" t="s">
+        <v>364</v>
+      </c>
+      <c r="C42" t="s">
+        <v>356</v>
+      </c>
+      <c r="D42" t="s">
+        <v>365</v>
+      </c>
+      <c r="E42" t="s">
+        <v>366</v>
+      </c>
+      <c r="F42" t="s">
+        <v>367</v>
+      </c>
+      <c r="G42" t="s">
+        <v>368</v>
+      </c>
+      <c r="H42" t="s">
+        <v>369</v>
+      </c>
+      <c r="I42" t="s">
+        <v>370</v>
+      </c>
+      <c r="J42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>371</v>
+      </c>
+      <c r="B43" t="s">
+        <v>372</v>
+      </c>
+      <c r="C43" t="s">
+        <v>373</v>
+      </c>
+      <c r="D43" t="s">
+        <v>374</v>
+      </c>
+      <c r="E43" t="s">
+        <v>375</v>
+      </c>
+      <c r="F43" t="s">
+        <v>376</v>
+      </c>
+      <c r="G43" t="s">
+        <v>377</v>
+      </c>
+      <c r="H43" t="s">
+        <v>378</v>
+      </c>
+      <c r="I43" t="s">
+        <v>379</v>
+      </c>
+      <c r="J43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>380</v>
+      </c>
+      <c r="B44" t="s">
+        <v>381</v>
+      </c>
+      <c r="C44" t="s">
+        <v>382</v>
+      </c>
+      <c r="D44" t="s">
+        <v>383</v>
+      </c>
+      <c r="E44" t="s">
+        <v>384</v>
+      </c>
+      <c r="F44" t="s">
+        <v>385</v>
+      </c>
+      <c r="G44" t="s">
+        <v>386</v>
+      </c>
+      <c r="H44" t="s">
+        <v>387</v>
+      </c>
+      <c r="I44" t="s">
+        <v>388</v>
+      </c>
+      <c r="J44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>389</v>
+      </c>
+      <c r="B45" t="s">
+        <v>390</v>
+      </c>
+      <c r="C45" t="s">
+        <v>391</v>
+      </c>
+      <c r="D45" t="s">
+        <v>392</v>
+      </c>
+      <c r="E45" t="s">
+        <v>393</v>
+      </c>
+      <c r="F45" t="s">
+        <v>394</v>
+      </c>
+      <c r="G45" t="s">
+        <v>218</v>
+      </c>
+      <c r="H45" t="s">
+        <v>395</v>
+      </c>
+      <c r="I45" t="s">
+        <v>396</v>
+      </c>
+      <c r="J45" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>397</v>
+      </c>
+      <c r="B46" t="s">
+        <v>398</v>
+      </c>
+      <c r="C46" t="s">
+        <v>399</v>
+      </c>
+      <c r="D46" t="s">
+        <v>400</v>
+      </c>
+      <c r="E46" t="s">
+        <v>401</v>
+      </c>
+      <c r="F46" t="s">
+        <v>402</v>
+      </c>
+      <c r="G46" t="s">
+        <v>403</v>
+      </c>
+      <c r="H46" t="s">
+        <v>404</v>
+      </c>
+      <c r="I46" t="s">
+        <v>405</v>
+      </c>
+      <c r="J46" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>406</v>
+      </c>
+      <c r="B47" t="s">
+        <v>407</v>
+      </c>
+      <c r="C47" t="s">
+        <v>408</v>
+      </c>
+      <c r="D47" t="s">
+        <v>409</v>
+      </c>
+      <c r="E47" t="s">
+        <v>410</v>
+      </c>
+      <c r="F47" t="s">
+        <v>411</v>
+      </c>
+      <c r="G47" t="s">
+        <v>412</v>
+      </c>
+      <c r="H47" t="s">
+        <v>413</v>
+      </c>
+      <c r="I47" t="s">
+        <v>414</v>
+      </c>
+      <c r="J47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>415</v>
+      </c>
+      <c r="B48" t="s">
+        <v>416</v>
+      </c>
+      <c r="C48" t="s">
+        <v>417</v>
+      </c>
+      <c r="D48" t="s">
+        <v>418</v>
+      </c>
+      <c r="E48" t="s">
+        <v>419</v>
+      </c>
+      <c r="F48" t="s">
+        <v>420</v>
+      </c>
+      <c r="G48" t="s">
+        <v>421</v>
+      </c>
+      <c r="H48" t="s">
+        <v>422</v>
+      </c>
+      <c r="I48" t="s">
+        <v>423</v>
+      </c>
+      <c r="J48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>424</v>
+      </c>
+      <c r="B49" t="s">
+        <v>425</v>
+      </c>
+      <c r="C49" t="s">
+        <v>426</v>
+      </c>
+      <c r="D49" t="s">
+        <v>427</v>
+      </c>
+      <c r="E49" t="s">
+        <v>428</v>
+      </c>
+      <c r="F49" t="s">
+        <v>429</v>
+      </c>
+      <c r="G49" t="s">
+        <v>430</v>
+      </c>
+      <c r="H49" t="s">
+        <v>431</v>
+      </c>
+      <c r="I49" t="s">
+        <v>432</v>
+      </c>
+      <c r="J49" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>433</v>
+      </c>
+      <c r="B50" t="s">
+        <v>434</v>
+      </c>
+      <c r="C50" t="s">
+        <v>435</v>
+      </c>
+      <c r="D50" t="s">
+        <v>436</v>
+      </c>
+      <c r="E50" t="s">
+        <v>437</v>
+      </c>
+      <c r="F50" t="s">
+        <v>438</v>
+      </c>
+      <c r="G50" t="s">
+        <v>439</v>
+      </c>
+      <c r="H50" t="s">
+        <v>440</v>
+      </c>
+      <c r="I50" t="s">
+        <v>441</v>
+      </c>
+      <c r="J50" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>442</v>
+      </c>
+      <c r="B51" t="s">
+        <v>443</v>
+      </c>
+      <c r="C51" t="s">
+        <v>444</v>
+      </c>
+      <c r="D51" t="s">
+        <v>445</v>
+      </c>
+      <c r="E51" t="s">
+        <v>446</v>
+      </c>
+      <c r="F51" t="s">
+        <v>447</v>
+      </c>
+      <c r="G51" t="s">
+        <v>448</v>
+      </c>
+      <c r="H51" t="s">
+        <v>449</v>
+      </c>
+      <c r="I51" t="s">
+        <v>450</v>
+      </c>
+      <c r="J51" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>451</v>
+      </c>
+      <c r="B52" t="s">
+        <v>452</v>
+      </c>
+      <c r="C52" t="s">
+        <v>453</v>
+      </c>
+      <c r="D52" t="s">
+        <v>454</v>
+      </c>
+      <c r="E52" t="s">
+        <v>455</v>
+      </c>
+      <c r="F52" t="s">
+        <v>456</v>
+      </c>
+      <c r="G52" t="s">
+        <v>457</v>
+      </c>
+      <c r="H52" t="s">
+        <v>458</v>
+      </c>
+      <c r="I52" t="s">
+        <v>459</v>
+      </c>
+      <c r="J52" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>460</v>
+      </c>
+      <c r="B53" t="s">
+        <v>461</v>
+      </c>
+      <c r="C53" t="s">
+        <v>462</v>
+      </c>
+      <c r="D53" t="s">
+        <v>463</v>
+      </c>
+      <c r="E53" t="s">
+        <v>464</v>
+      </c>
+      <c r="F53" t="s">
+        <v>465</v>
+      </c>
+      <c r="G53" t="s">
+        <v>466</v>
+      </c>
+      <c r="H53" t="s">
+        <v>467</v>
+      </c>
+      <c r="I53" t="s">
+        <v>468</v>
+      </c>
+      <c r="J53" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>469</v>
+      </c>
+      <c r="B54" t="s">
+        <v>470</v>
+      </c>
+      <c r="C54" t="s">
+        <v>471</v>
+      </c>
+      <c r="D54" t="s">
+        <v>472</v>
+      </c>
+      <c r="E54" t="s">
+        <v>473</v>
+      </c>
+      <c r="F54" t="s">
+        <v>474</v>
+      </c>
+      <c r="G54" t="s">
+        <v>475</v>
+      </c>
+      <c r="H54" t="s">
+        <v>476</v>
+      </c>
+      <c r="I54" t="s">
+        <v>477</v>
+      </c>
+      <c r="J54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>478</v>
+      </c>
+      <c r="B55" t="s">
+        <v>479</v>
+      </c>
+      <c r="C55" t="s">
+        <v>480</v>
+      </c>
+      <c r="D55" t="s">
+        <v>481</v>
+      </c>
+      <c r="E55" t="s">
+        <v>482</v>
+      </c>
+      <c r="F55" t="s">
+        <v>483</v>
+      </c>
+      <c r="G55" t="s">
+        <v>484</v>
+      </c>
+      <c r="H55" t="s">
+        <v>485</v>
+      </c>
+      <c r="I55" t="s">
+        <v>486</v>
+      </c>
+      <c r="J55" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>487</v>
+      </c>
+      <c r="B56" t="s">
+        <v>488</v>
+      </c>
+      <c r="C56" t="s">
+        <v>489</v>
+      </c>
+      <c r="D56" t="s">
+        <v>490</v>
+      </c>
+      <c r="E56" t="s">
+        <v>491</v>
+      </c>
+      <c r="F56" t="s">
+        <v>492</v>
+      </c>
+      <c r="G56" t="s">
+        <v>493</v>
+      </c>
+      <c r="H56" t="s">
+        <v>494</v>
+      </c>
+      <c r="I56" t="s">
+        <v>495</v>
+      </c>
+      <c r="J56" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>496</v>
+      </c>
+      <c r="B57" t="s">
+        <v>497</v>
+      </c>
+      <c r="C57" t="s">
+        <v>489</v>
+      </c>
+      <c r="D57" t="s">
+        <v>498</v>
+      </c>
+      <c r="E57" t="s">
+        <v>499</v>
+      </c>
+      <c r="F57" t="s">
+        <v>500</v>
+      </c>
+      <c r="G57" t="s">
+        <v>501</v>
+      </c>
+      <c r="H57" t="s">
+        <v>502</v>
+      </c>
+      <c r="I57" t="s">
+        <v>503</v>
+      </c>
+      <c r="J57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>504</v>
+      </c>
+      <c r="B58" t="s">
+        <v>505</v>
+      </c>
+      <c r="C58" t="s">
+        <v>489</v>
+      </c>
+      <c r="D58" t="s">
+        <v>506</v>
+      </c>
+      <c r="E58" t="s">
+        <v>507</v>
+      </c>
+      <c r="F58" t="s">
+        <v>508</v>
+      </c>
+      <c r="G58" t="s">
+        <v>509</v>
+      </c>
+      <c r="H58" t="s">
+        <v>510</v>
+      </c>
+      <c r="I58" t="s">
+        <v>511</v>
+      </c>
+      <c r="J58" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>512</v>
+      </c>
+      <c r="B59" t="s">
+        <v>512</v>
+      </c>
+      <c r="C59" t="s">
+        <v>489</v>
+      </c>
+      <c r="D59" t="s">
+        <v>513</v>
+      </c>
+      <c r="E59" t="s">
+        <v>514</v>
+      </c>
+      <c r="F59" t="s">
+        <v>515</v>
+      </c>
+      <c r="G59" t="s">
+        <v>516</v>
+      </c>
+      <c r="H59" t="s">
+        <v>517</v>
+      </c>
+      <c r="I59" t="s">
+        <v>518</v>
+      </c>
+      <c r="J59" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>519</v>
+      </c>
+      <c r="B60" t="s">
+        <v>520</v>
+      </c>
+      <c r="C60" t="s">
+        <v>489</v>
+      </c>
+      <c r="D60" t="s">
+        <v>521</v>
+      </c>
+      <c r="E60" t="s">
+        <v>522</v>
+      </c>
+      <c r="F60" t="s">
+        <v>523</v>
+      </c>
+      <c r="G60" t="s">
+        <v>524</v>
+      </c>
+      <c r="H60" t="s">
+        <v>525</v>
+      </c>
+      <c r="I60" t="s">
+        <v>526</v>
+      </c>
+      <c r="J60" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>